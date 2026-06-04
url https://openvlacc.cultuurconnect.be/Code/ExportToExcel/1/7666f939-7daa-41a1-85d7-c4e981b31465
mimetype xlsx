--- v0 (2026-05-11)
+++ v1 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31d2f2ed3584499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aeb876716344d05992a023d307942aa.psmdcp" Id="Ra7c4955a530e4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757f1dfef7ee4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8c383ac4d14ed78221329ac1a1310f.psmdcp" Id="R07dc37df15114447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="867" uniqueCount="867">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>