--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757f1dfef7ee4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8c383ac4d14ed78221329ac1a1310f.psmdcp" Id="R07dc37df15114447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb23b37e58a4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ce1863e54b402dadb36978cc5bba5a.psmdcp" Id="R1d45e508c6144bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="867" uniqueCount="867">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Groeirubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Omvat onder andere</x:t>
   </x:si>
   <x:si>
     <x:t>Omvat niet</x:t>
   </x:si>
   <x:si>
     <x:t>Gewijzigd</x:t>
   </x:si>
   <x:si>
     <x:t>Type wijziging</x:t>
   </x:si>
   <x:si>
@@ -2028,51 +2028,54 @@
     <x:t>https://openvlacc.cultuurconnect.be/ZizoImages/Jeugd/VRVER.gif</x:t>
   </x:si>
   <x:si>
     <x:t>Sport</x:t>
   </x:si>
   <x:si>
     <x:t>VRSPO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Specifieke sporten waarvoor geen eigen rubriek bestaat: yoga, parachutespringen, bergbeklimmen, skaten en skeeleren; verwante onderwerpen als doping, Olympische Spelen.
 </x:t>
   </x:si>
   <x:si>
     <x:t>22/04/2014</x:t>
   </x:si>
   <x:si>
     <x:t>https://openvlacc.cultuurconnect.be/ZizoImages/Jeugd/VRSPO.gif</x:t>
   </x:si>
   <x:si>
     <x:t>Balsport</x:t>
   </x:si>
   <x:si>
     <x:t>VRBAL</x:t>
   </x:si>
   <x:si>
-    <x:t>Alle soorten balsporten, ook biljarten.</x:t>
+    <x:t>Alle soorten balsporten (voetbal, basketbal, tennis, honkbal...) Ook biljarten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>https://openvlacc.cultuurconnect.be/ZizoImages/Jeugd/VRBAL.gif</x:t>
   </x:si>
   <x:si>
     <x:t>Vechtsport</x:t>
   </x:si>
   <x:si>
     <x:t>VRVEC</x:t>
   </x:si>
   <x:si>
     <x:t>Boksen, taekwondo, karate, judo.</x:t>
   </x:si>
   <x:si>
     <x:t>https://openvlacc.cultuurconnect.be/ZizoImages/Jeugd/VRVEC.gif</x:t>
   </x:si>
   <x:si>
     <x:t>Watersport</x:t>
   </x:si>
   <x:si>
     <x:t>VRWAT</x:t>
   </x:si>
   <x:si>
     <x:t>Duiken, zwemmen, kajakken.</x:t>
   </x:si>
@@ -7537,1721 +7540,1721 @@
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>