--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb23b37e58a4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ce1863e54b402dadb36978cc5bba5a.psmdcp" Id="R1d45e508c6144bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f324384480e4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17cd2669c26544c5ac8e85c4dce8ba11.psmdcp" Id="Red50135116064bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>