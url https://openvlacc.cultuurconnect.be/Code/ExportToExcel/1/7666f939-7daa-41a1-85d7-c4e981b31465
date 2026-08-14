--- v3 (2026-07-17)
+++ v4 (2026-08-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f324384480e4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17cd2669c26544c5ac8e85c4dce8ba11.psmdcp" Id="Red50135116064bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92938b3c191f4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22994a4e8f094b578d1978565d4843f7.psmdcp" Id="R9391cb45fecc4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>