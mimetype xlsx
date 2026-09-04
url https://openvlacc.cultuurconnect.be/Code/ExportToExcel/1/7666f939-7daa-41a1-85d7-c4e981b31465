--- v4 (2026-08-14)
+++ v5 (2026-09-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92938b3c191f4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22994a4e8f094b578d1978565d4843f7.psmdcp" Id="R9391cb45fecc4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ee50e4e3f94d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22ea37c6828f4060abd388534bb83814.psmdcp" Id="R121ae6b98e2b4ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>