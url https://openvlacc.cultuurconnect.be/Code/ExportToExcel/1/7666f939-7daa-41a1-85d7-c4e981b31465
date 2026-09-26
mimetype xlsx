--- v5 (2026-09-04)
+++ v6 (2026-09-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ee50e4e3f94d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22ea37c6828f4060abd388534bb83814.psmdcp" Id="R121ae6b98e2b4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccea66e854f94f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98356c2b1e5141ce8611649b33ab228b.psmdcp" Id="R09a95a7cffe3423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>