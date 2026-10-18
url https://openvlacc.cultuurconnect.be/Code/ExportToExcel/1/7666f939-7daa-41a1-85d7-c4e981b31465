--- v6 (2026-09-26)
+++ v7 (2026-10-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccea66e854f94f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98356c2b1e5141ce8611649b33ab228b.psmdcp" Id="R09a95a7cffe3423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a4987c09f34725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b8aa0c76235451680f9629db2ce6019.psmdcp" Id="Rdd02cfdffec24c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>