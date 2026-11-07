--- v7 (2026-10-18)
+++ v8 (2026-11-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a4987c09f34725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b8aa0c76235451680f9629db2ce6019.psmdcp" Id="Rdd02cfdffec24c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759eb4de7d8146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a134f300dca480b8ace55f8812d2343.psmdcp" Id="R53dcf9aa320943b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Codes" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="868">
   <x:si>
     <x:t>Hoofdrubriek</x:t>
   </x:si>
   <x:si>
     <x:t>Deelrubriek</x:t>
   </x:si>
   <x:si>